--- v0 (2026-05-26)
+++ v1 (2026-08-16)
@@ -130,51 +130,51 @@
     <sheet name="IS" sheetId="24" r:id="rId24"/>
     <sheet name="IE" sheetId="25" r:id="rId25"/>
     <sheet name="IT" sheetId="26" r:id="rId26"/>
     <sheet name="LV" sheetId="27" r:id="rId27"/>
     <sheet name="LI" sheetId="28" r:id="rId28"/>
     <sheet name="LT" sheetId="29" r:id="rId29"/>
     <sheet name="LU" sheetId="30" r:id="rId30"/>
     <sheet name="MT" sheetId="31" r:id="rId31"/>
     <sheet name="NL" sheetId="32" r:id="rId32"/>
     <sheet name="NO" sheetId="33" r:id="rId33"/>
     <sheet name="PL" sheetId="34" r:id="rId34"/>
     <sheet name="PT" sheetId="35" r:id="rId35"/>
     <sheet name="RO" sheetId="36" r:id="rId36"/>
     <sheet name="SK" sheetId="37" r:id="rId37"/>
     <sheet name="SI" sheetId="38" r:id="rId38"/>
     <sheet name="ES" sheetId="39" r:id="rId39"/>
     <sheet name="SE" sheetId="40" r:id="rId40"/>
     <sheet name="CH" sheetId="41" r:id="rId41"/>
     <sheet name="GB" sheetId="42" r:id="rId42"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4806" uniqueCount="1202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4810" uniqueCount="1202">
   <si>
     <t>PROMOTION OF EUROPEAN WORKS
 Transposition into national law 
 of Articles 13 (1) and (2), 16 and 17 AVMSD</t>
   </si>
   <si>
     <t>Last global update: 30.09.2024</t>
   </si>
   <si>
     <t>Last country update: 30.09.2024</t>
   </si>
   <si>
     <t>The overview table</t>
   </si>
   <si>
     <t xml:space="preserve">The purpose of the three overview tables (dashboards) is to give an overview of the rules implementing Article 13 (1) and (6) / 13 (2) / 16 and 17 of the Audiovisual Media Services Directive (AVMSD) in the EU Member States, EFTA countries and the UK.
 Complete articles, references and links are available in the national tables created for each country/community (national tables are available in the following excel sheets).
 Links shall redirect users from the data contained in the dashboard to the relevant national sheet, and more specifically to the article(s) of the corresponding legislation or secondary legislation.
 Filters shall allow users to select the country(ies) of their choice and/or the type of data they wish to consult.
 </t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
@@ -3010,50 +3010,56 @@
   <si>
     <t>FOR AUDIOVISUAL WORK
 For cinema services:
 At least two thirds of the expenditure mentioned in Articles 35 is devoted to the development of independent production, according to criteria defined in Article 21.</t>
   </si>
   <si>
     <t>Article 38</t>
   </si>
   <si>
     <t>FOR AUDIOVISUAL WORK
 Each year, cinema services devote at least 6% of their net annual turnover for the previous financial year to expenditure contributing to the development of the production of European heritage audiovisual works or original French-language works.</t>
   </si>
   <si>
     <t>Article 35</t>
   </si>
   <si>
     <t>Article 19 (independent cinematographic works) apply the same rules to the networks not using frequencies assigned by ARCOM - see Decree No. 2021-1924.</t>
   </si>
   <si>
     <t>Article 25 (independent audiovisual works) apply the same rules to the networks not using frequencies assigned by ARCOM - see Decree No. 2021-1924.</t>
   </si>
   <si>
     <t>Article 25</t>
   </si>
   <si>
+    <t>&lt;p&gt;FOR AUDIOVISUAL WORKS &lt;/p&gt;&lt;p&gt;I. − At least two-thirds of the expenditure referred to in Articles 16 to 18 shall be allocated to the development of independent production, in accordance with criteria relating to the work and the company producing it.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513/2026-06-23</t>
+  </si>
+  <si>
     <t>To represent the diversity in German-speaking and European countries, and to promote European film and television productions, providers of television-like telemedia shall ensure that the proportion of European productions in their catalogues makes up at least 30 percent. [...] The state media authorities regulate the details of the implementation of sentences 1 to 3 in joint statutes. [...]</t>
   </si>
   <si>
     <t>Article 77</t>
   </si>
   <si>
     <t>Interstate Treaty on Broadcasting and Telemedia
 (Medienstaatsvertrag (MStV))</t>
   </si>
   <si>
     <t>https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf</t>
   </si>
   <si>
     <t>&lt;div&gt;With regard to Deutsche Welle:&lt;/div&gt;&lt;div&gt;
 &lt;/div&gt;&lt;div&gt;(2) [...] Deutsche Welle shall ensure in its provision of on-demand audiovisual media services within the meaning of § 1 Abs. 4 Nr. 6 of the Digital Service Law that the share of European works is at least 30 per cent and ensure prominence of those works.&lt;/div&gt;</t>
   </si>
   <si>
     <t>Act on the Broadcasting Corporation under Federal Law "Deutsche Welle"
 (Gesetz über die Rundfunkanstalt des Bundesrechts "Deutsche Welle")</t>
   </si>
   <si>
     <t>http://www.gesetze-im-internet.de/dwg/</t>
   </si>
   <si>
     <t>(1) Providers of television-like telemedia shall ensure in an appropriate manner that the proportion of European film and television productions in their catalogues corresponds to at least 30 per cent on average over a half-year period.
@@ -3161,61 +3167,64 @@
   </si>
   <si>
     <t>https://www.ffa.de/files/ffa/ffg-regelungen/verordnungen-abkommen-vereinbarungen/16_Abkommen_ARD_ZDF_FFA_mit_Durchfuehrungsbestimmungen.pdf</t>
   </si>
   <si>
     <t>The financial contributions made available by ARD and ZDF pursuant to § 2 a and b of this Agreement shall be used by the FFA for production support pursuant to § 61 FFG in accordance with § 139 FFG. In accordance with the legal requirements of § 61 FFG, the Parties assume that these cash payments will be used in total for the production of new programme-filling films which are suitable for broadcasting in the respective programmes of ARD and ZDF in accordance with the respective funding shares. Attention is drawn to § 149 (3) FFG. The parties shall exchange information on developments in this regard.ective funding shares. The parties shall exchange information on developments in this regard every two years.</t>
   </si>
   <si>
     <t>(1) Television broadcasters shall contribute to securing German and European film and television productions as a cultural asset and as part of the audio-visual heritage.
 (2) In order to present the plurality of the German-language regions and of Europe as a whole and to promote European film and television productions, television broadcasters should reserve the majority proportion of the time devoted to the transmission of feature films, films made for television, series, documentaries and comparable productions overall for European works in accordance with European law.</t>
   </si>
   <si>
     <t>Article 15 (1) (2)</t>
   </si>
   <si>
     <t>With regard to Deutsche Welle:
 (2) In order to present the diversity in the German-speaking and European area and to promote European film and television productions, Deutsche Welle shall reserve the majority of its total broadcasting time for feature films, television plays, series, documentaries and comparable productions for European works in accordance with European law. [...]</t>
   </si>
   <si>
     <t>(3) General television channels should comprise a significant proportion of own productions as well as commissioned and joint productions originating in the German-language regions and Europe as a whole. The same requirement relates to thematic channels as far as this is feasible regarding their focus in terms of content.</t>
   </si>
   <si>
     <t>Article 15 (3)</t>
   </si>
   <si>
-    <t>Interstate Treaty on Broadcasting and Telemedia
-[...4 lines deleted...]
-  <si>
     <t>With regard to Deutsche Welle:
 Deutsche Welle's feature films, television plays, series, documentaries and comparable productions shall each contain an appropriate proportion of in-house and joint productions as well as European works by independent producers. Among the works by independent producers, an appropriate quota shall be reserved for newer productions which are broadcast within a period of five years after their production.</t>
   </si>
   <si>
     <t>Article 9 (3)</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;General television channels should comprise a significant proportion of own productions as well as commissioned and joint productions originating in the German-language regions and Europe as a whole. The same requirement relates to thematic channels as far as this is feasible regarding their focus in terms of content.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Article 15(3)</t>
+  </si>
+  <si>
+    <t>Interstate Treaty on Broadcasting and Telemedia (Medienstaatsvertrag (MStV))</t>
   </si>
   <si>
     <t>Providers of on-demand audiovisual media services shall secure at least a 30 % share of European works in their catalogues and ensure prominence of those works. These providers shall, in June every year, report to the ESR on the fulfilment of the obligations hereunder during the previous year.</t>
   </si>
   <si>
     <t>Article 17 (1)</t>
   </si>
   <si>
     <t>Law 4779 of 20 February 2021
 (ΝΟΜΟΣ 4779 της 20ης Φεβρουαρίου 2021)</t>
   </si>
   <si>
     <t>https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021</t>
   </si>
   <si>
     <t>NOTE
 It is not provided in the law but there will be relevant provision in the Ministerial Decisions that will be issued to complement the provisions or article 17, 20 and 21 of the Law 4779/2021 .</t>
   </si>
   <si>
     <t>Providers of on-demand audiovisual media services shall […] ensure prominence of those works. […]</t>
   </si>
   <si>
     <t>2. Providers of on-demand audiovisual media services established in another Member State shall, if targeting specifically audiences in Greece, contribute 1.5 % of their turnover associated with their operations in Greece (a) for the production of European works, or (b) for the purchase of rights to Greek audiovisual works which have not been launched yet, or (c) by paying the amount to a dedicated account of the National Centre of Audiovisual Media and Communication AE (EKOME AE), which was set up under Law 4339/2015 (Government Gazette, Series I, No 133), in order to support Greek producers. These providers shall be deemed to be targeting specifically audiences in Greece notably if they are broadcasting advertising spots (contain programmes or commercial communications) intended for those audiences, if they provide their service in Greek, albeit by subtitling, and if the services they provide contain programmes or commercial communications intended for, or specifically relating to audiences in Greece. ‘Greek audiovisual works’ also means independent audiovisual works within the meaning of Article 20(2) of Law 4487/2017 (Government Gazette, Series I, No 116). The classification of an audiovisual work as Greek is subject mutatis mutandis to Article 3(1), (2) and (3) of Law 3905/2010 (Government Gazette, Series I, No 219).
 3. When calculating the contribution to be paid by media service providers established in Greece under Article 8 of Law 3905/2010, the amount of any corresponding contribution charged to them by other Member States for which their service is intended shall be deducted.
 4. Providers of on-demand audiovisual media services established in other Member States shall, within the first half of each year, notify the ESR of their turnover in Greece for the previous year. If the provider fails to provide the above information or pay the financial contribution, the ESR shall order that its service be restricted in Greece. If so requested, the ESR shall work together with the authorities in other Member States, providing them with necessary information on a provider of on-demand audiovisual media services established in Greece that is targeting audiences in these Member States, in order for them to calculate the contribution payable to them.</t>
@@ -3783,51 +3792,51 @@
   <si>
     <t>(5) An electronic mass medium which provides on-demand audiovisual services shall, at least in the amount of 30 per cent, include European audiovisual works in its catalogue [...].</t>
   </si>
   <si>
     <t>Article 23 (5)</t>
   </si>
   <si>
     <t>Electronic Mass Media Law (Elektronisko plašsaziņas līdzekļu likums)</t>
   </si>
   <si>
     <t>https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums</t>
   </si>
   <si>
     <t>&lt;div&gt;(5.1) The obligation referred to in Paragraph five of this Section shall not apply to the electronic mass medium which provides on-demand audiovisual services, with a low turnover or for a narrow audience, and also to the case where such obligation would be impracticable or unjustified due to the nature or theme of the service.&lt;/div&gt;&lt;div&gt;(5.2) If the quota of European audiovisual works laid down in Paragraph five of this Section is not applicable to the electronic mass medium which provides an on-demand audiovisual service, it shall submit information attesting such fact to the National Electronic Mass Media Council.&lt;/div&gt;&lt;div&gt;(5.3) The National Electronic Mass Media Council shall develop the guidelines for determining a low turnover or a narrow audience by taking into account the market conditions in Latvia, the information provided by the service provider and the relevant guidelines of the European Commission.&lt;/div&gt;</t>
   </si>
   <si>
     <t>Article 23 (5.1) to (5.3)</t>
   </si>
   <si>
     <t>(5) An electronic mass medium which provides on-demand audiovisual services shall [...] promote the accessibility and prominence of those works, including tagging them, devoting a separate section or search tools thereto.</t>
   </si>
   <si>
     <t>The Member State has not implemented this optional provision.</t>
   </si>
   <si>
-    <t>&lt;div&gt;(1) Electronic mass media shall ensure that in the programme produced by them at least 51 per cent of the weekly transmission time, except for the news, sports events, games, advertising, teleshopping and teleshopping windows, is reserved for European audiovisual works.&lt;/div&gt;&lt;div&gt;(3) The national and regional electronic mass media shall ensure that in the television programmes produced by them at least 65 per cent of all broadcasts, except for the advertising, teleshopping and teleshopping windows, are in the official language and that such broadcasts in the official language would take up at least 65 per cent of the transmission time.&lt;/div&gt;&lt;div&gt;(5) If the electronic mass medium produces a transfrontier programme which is available also in the territory of Latvia, it shall ensure the programme with a language track in the official language. An electronic mass medium programme which is not available in the territory of Latvia does not need to be ensured in the official language.&lt;/div&gt;</t>
+    <t>&lt;div&gt;(1) Electronic mass media shall ensure that in the programme produced by them at least 51 per cent of the weekly transmission time, except for the news, sports events, games, advertising, teleshopping and teleshopping windows, is reserved for European audiovisual works.&lt;/div&gt;&lt;div&gt;(2) National and regional electronic mass media shall ensure that in the television programme produced by them at least 40 per cent of the transmission time of European audiovisual works, except for the news, sports events, games, advertising, teleshopping and teleshopping windows, is reserved for audiovisual works in the official language.&lt;/div&gt;&lt;div&gt;(3) The national and regional electronic mass media shall ensure that in the television programmes produced by them at least 65 per cent of all broadcasts, except for the advertising, teleshopping and teleshopping windows, are in the official language and that such broadcasts in the official language would take up at least 65 per cent of the transmission time.&lt;/div&gt;&lt;div&gt;(4) A television broadcast in a foreign language, if it is dubbed or has a voice-over in the official language, shall also be deemed to be a broadcast in the official language, unless otherwise provided for in an external law and regulation.&lt;/div&gt;&lt;div&gt;(5) If the electronic mass medium produces a transfrontier programme which is available also in the territory of Latvia, it shall ensure the programme with a language track in the official language. An electronic mass medium programme which is not available in the territory of Latvia does not need to be ensured in the official language.&lt;/div&gt;</t>
   </si>
   <si>
     <t>(1) In the programmes produced by the audiovisual national electronic mass media at least 10 per cent of the total volume of the weekly broadcasts and transmission time, except for the news, sports events, games, advertising, teleshopping and teleshopping windows, shall be intended for the European audiovisual works produced by independent producers. The audiovisual electronic mass media shall ensure that the major proportion of the broadcasting time granted to independent producers is allocated for the European audiovisual works produced by independent producers in the last five years.</t>
   </si>
   <si>
     <t>Article 33 (1)</t>
   </si>
   <si>
     <t>&lt;div&gt;1) Providers of on-demand audiovisual media services must ensure that their catalogues contain a minimum proportion of 30% of European works and that such works are given prominence, provided that this obligation would not be impracticable or unjustified due to the nature or subject matter of the audiovisual media services.&lt;/div&gt;&lt;div&gt;2) The Government shall lay down detailed rules on the promotion of European works by means of a ordinance in accordance with Article 13 of Directive 2010/13/EU.&lt;/div&gt;</t>
   </si>
   <si>
     <t>Article 82b</t>
   </si>
   <si>
     <t>Media Act (Mediengesetz)</t>
   </si>
   <si>
     <t>https://www.gesetze.li/konso/2005250000?search_text=medieng&amp;search_loc=abk_list&amp;lrnr=&amp;lgblid_von=&amp;observe_date=01.04.2026</t>
   </si>
   <si>
     <t>Note: The proposal does not modify the Media Act. It reads as follows:
 1) Broadcasters shall ensure, to the extent practicable and by appropriate means, that in accordance with Articles 16 and 17 of Directive 2010/13/EU:
 a) the majority of their broadcasting time, not consisting of news, sports reports, game shows, advertising, teletext and teleshopping, is reserved for the broadcasting of European works within the meaning of Art. 1(1)(n) of Directive 2010/13/EU; and
 [...]
 2) The program quotas referred to in Paragraph 1 shall be achieved gradually on the basis of appropriate criteria, taking into account the responsibility of broadcasters towards their audiences in the areas of information, education, culture and entertainment.
@@ -4052,68 +4061,50 @@
   <si>
     <t>The relevant turnover, referred to in Article 3.29e, is determined for the first time over the remaining months of the date of entry into force of this article for the current financial year, or for the financial year starting on the date of entry into force of this article.</t>
   </si>
   <si>
     <t>Art. 9.14g</t>
   </si>
   <si>
     <t>1. Our Minister of Education, Culture and Science shall send a report to the States General on the effectiveness and effects of those provisions in practice within three years after the entry into force of Articles 3.29e to 3.29i.
 2. Our Minister also reports annually to the States General on the investments made by media institutions in the preceding financial year in a Dutch cultural audiovisual product, being a documentary film, documentary series, drama series or feature film, and also states which investments have been used. for independent productions as referred to in Article 3.22, first paragraph.</t>
   </si>
   <si>
     <t>Art. 9.14h</t>
   </si>
   <si>
     <t>1. On each television channel of the national and regional public media service, the programmes shall consist of European works within the meaning of Article 1 of the EU Directive for at least 50% of their duration.</t>
   </si>
   <si>
     <t>Article 2.115 (1)</t>
   </si>
   <si>
     <t>1. At least 50%, in terms of duration, of the programme content on a television channel shall consist of European works within the meaning of Article 1 of the EU Directive.
 2. The Authority may, in special cases, temporarily grant partial exemption from the first paragraph in respect of a particular commercial media institution, with the proviso that the percentage may not be reduced to below 10. The Authority may attach conditions to an exemption.</t>
   </si>
   <si>
     <t>Article 3.20 (1) and 2)</t>
-  </si>
-[...16 lines deleted...]
-https://wetten.overheid.nl/BWBR0025036/2022-01-01/0</t>
   </si>
   <si>
     <t>1. By general administrative order, the percentage of the total of the budgets referred to in Article 2.149, first paragraph, with the exception of subsection e, shall be allocated to European works as referred to in Article 1 of the European directive that can be regarded as independent production. The percentage referred to in the previous sentence is at least 10% and at most 25%.
 2. On each of the television programme channels of the national public service media, the programme offer consists of at least 10% of the duration of productions as referred to in Article 2.115 that can be regarded as independent productions.</t>
   </si>
   <si>
     <t>Article 2.116</t>
   </si>
   <si>
     <t>On each of the television programme channels of the regional public service media, the programme offer consists of at least 10% duration of productions as referred to in Article 2.115 that can be considered as independent productions.</t>
   </si>
   <si>
     <t>Article 2.117</t>
   </si>
   <si>
     <t>Article 3.20</t>
   </si>
   <si>
     <t>On a television programme channel, the programme offer shall consist of at least ten percent of the duration of productions as referred to in Article 3.20, first paragraph, which can be regarded as independent productions.
 2 At least one third of the productions referred to in the first paragraph shall not be older than five years.</t>
   </si>
   <si>
     <t>Article 3.211</t>
   </si>
   <si>
@@ -7286,99 +7277,99 @@
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/1998_1_7/full.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2010-132" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2010-132" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2010-132" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2012-496" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2001-231?text=medi%C3%A1ln%C3%AD+z%C3%A1kon" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2001-231?text=medi%C3%A1ln%C3%AD+z%C3%A1kon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2001-231?text=medi%C3%A1ln%C3%AD+z%C3%A1kon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/api/pdf/214502" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/api/pdf/214522" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/976" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1159" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2021/1517" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/api/pdf/214502" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/api/pdf/214522" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2021/1517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Media%20Services%20Act&#8211;Riigi%20Teataja" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Media%20Services%20Act&#8211;Riigi%20Teataja" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Media%20Services%20Act&#8211;Riigi%20Teataja" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Media%20Services%20Act&#8211;Riigi%20Teataja" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Media%20Services%20Act&#8211;Riigi%20Teataja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20140917" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeringen.ax/alandsk-lagstiftning/alex/201195" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20140917" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeringen.ax/alandsk-lagstiftning/alex/201195" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20140917" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeringen.ax/alandsk-lagstiftning/alex/201195" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20140917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeringen.ax/alandsk-lagstiftning/alex/201195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20140917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regeringen.ax/alandsk-lagstiftning/alex/201195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000044595989/2024-07-04/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="D&#233;cret%20n&#176;%202021-793%20du%2022%20juin%202021%20relatif%20aux%20services%20de%20m&#233;dias%20audiovisuels%20&#224;%20la%20demande%20-%20L&#233;gifrance%20(legifrance.gouv.fr)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000044595989/LEGISCTA000048626287/2024-07-04/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000044595989/LEGISCTA000048626107/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000342173/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000342173/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000044595989/2024-07-04/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043688681" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="D&#233;cret%20n&#176;%202021-793%20du%2022%20juin%202021%20relatif%20aux%20services%20de%20m&#233;dias%20audiovisuels%20&#224;%20la%20demande%20-%20L&#233;gifrance%20(legifrance.gouv.fr)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000044595989/LEGISCTA000048626287/2024-07-04/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000044595989/LEGISCTA000048626107/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000342173/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000342173/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513?init=true&amp;page=1&amp;query=2021-1926&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044792333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000044792513/2026-06-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf&#xA;&#xA;&#xA;https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/files/ffa/ffg-regelungen/verordnungen-abkommen-vereinbarungen/16_Abkommen_ARD_ZDF_FFA_mit_Durchfuehrungsbestimmungen.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/files/ffa/ffg-regelungen/verordnungen-abkommen-vereinbarungen/16_Abkommen_ARD_ZDF_FFA_mit_Durchfuehrungsbestimmungen.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf&#xA;&#xA;&#xA;https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Satzungen_Geschaefts_Verfahrensordnungen/EU-Quoten_Satzung.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/filmfoerderungsgesetz.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/files/ffa/ffg-regelungen/verordnungen-abkommen-vereinbarungen/16_Abkommen_ARD_ZDF_FFA_mit_Durchfuehrungsbestimmungen.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ffa.de/files/ffa/ffg-regelungen/verordnungen-abkommen-vereinbarungen/16_Abkommen_ARD_ZDF_FFA_mit_Durchfuehrungsbestimmungen.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/dwg/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-medienanstalten.de/fileadmin/user_upload/Rechtsgrundlagen/Gesetze_Staatsvertraege/Medienstaatsvertrag_MStV.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/129347/nomos-3905-2010" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/672722/nomos-4779-2021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net.jogtar.hu/jogszabaly?docid=a1000185.tv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/154b/2011038.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/nuna/2011038.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruv.is/sites/default/files/thjonustusamningur2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2010/si/258/made/en/print" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2010/si/258/made/en/print" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2009/act/18/front/revised/en/html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2010/si/258/made/en/print" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2010/si/258/made/en/print" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2009/act/18/enacted/en/print" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022+1671721268177/ba6eac9e-4c31-4482-bd6c-e2827d609cd7?version=1.0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2021-11-08;208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agcom.it/documents/10179/28826746/Allegato+22-12-2022/946cbb07-0769-4b65-8579-bbde8c4a7662?version=1.0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/214039-elektronisko-plassazinas-lidzeklu-likums" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze.li/konso/2005250000?search_text=medieng&amp;search_loc=abk_list&amp;lrnr=&amp;lgblid_von=&amp;observe_date=01.04.2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze.li/konso/2005250000?search_text=medieng&amp;search_loc=abk_list&amp;lrnr=&amp;lgblid_von=&amp;observe_date=01.04.2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze.li/konso/2005250000?search_text=medieng&amp;search_loc=abk_list&amp;lrnr=&amp;lgblid_von=&amp;observe_date=01.04.2026" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.065AB8483E1E/asr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.065AB8483E1E/asr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.065AB8483E1E/asr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.065AB8483E1E/asr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/1991/07/27/n1/consolide/20251125" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2001/04/05/n1/consolide/20210727" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2001/04/05/n1/consolide/20210727" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/1991/07/27/n1/consolide/20251125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2001/04/05/n1/consolide/20210727" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2001/04/05/n1/consolide/20210727" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2001/04/05/n1/consolide/20210727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/350/eng/pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/350/eng/pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/350/eng/pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/350.4/eng" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/350.4/eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01&#xA;&#xA;https://wetten.overheid.nl/BWBR0025036/2022-01-01/0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/behandeling/20231108/publicatie_wet/document3/f=/vm7zci6178z3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0025028/2022-07-01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medietilsynet.no/globalassets/engelsk-dokumenter-og-rapporter/2021-unofficial-translation-regulation-relating-to-broadcasting-and-audiovisual-on-demand-services.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medietilsynet.no/globalassets/engelsk-dokumenter-og-rapporter/2021-unofficial-translation-regulation-relating-to-broadcasting-and-audiovisual-on-demand-services.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2025-02-28-2/kapI" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medietilsynet.no/globalassets/engelsk-dokumenter-og-rapporter/2021-unofficial-translation-regulation-relating-to-broadcasting-and-audiovisual-on-demand-services.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medietilsynet.no/globalassets/engelsk-dokumenter-og-rapporter/2021-unofficial-translation-regulation-relating-to-broadcasting-and-audiovisual-on-demand-services.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU19930070034&#xA;&#xA;https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU19930070034&#xA;&#xA;https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU19930070034https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111%20%20https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20200000875%20%20https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20200000875https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111%20%20https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20200000875%20%20https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20051321111https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20200000875https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=wdu19930070034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU19930070034%20%20%20https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20210001676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing29.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/detalhe/decreto-lei/74-2021-170175411" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2012-74931963&#xA;&#xA;&#xA;&#xA;https://files.dre.pt/1s/2020/11/22600/0000400034.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2012-74931963" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2012-74931963" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2012-74931963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/detalhe/decreto-lei/74-2021-170175411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2012-74931963" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/dre/legislacao-consolidada/lei/2007-34561375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing30.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/37503" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/37503" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/63969" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/63969" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/37503" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/37503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing31.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2022/264/20220801.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2022/264/20220801.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2022/264/20220801.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2008/516/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2008/516/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2022/264/20220801.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2022/264/20220801.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing32.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6225" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6225" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6225" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6225" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO1608" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO5960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing33.xml"/></Relationships>
 </file>
@@ -12259,56 +12250,64 @@
       </c>
       <c r="F48" s="10" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7"/>
       <c r="B49" s="10" t="s">
         <v>734</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>735</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>699</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7"/>
-      <c r="B50" s="10"/>
-[...2 lines deleted...]
-      <c r="E50" s="10"/>
+      <c r="B50" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>666</v>
+      </c>
       <c r="F50" s="10" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A40:A50"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F15" r:id="rId6"/>
@@ -12329,51 +12328,51 @@
     <hyperlink ref="F30" r:id="rId21"/>
     <hyperlink ref="F33" r:id="rId22"/>
     <hyperlink ref="F34" r:id="rId23" location="LEGISCTA000048626287%20"/>
     <hyperlink ref="F35" r:id="rId24" location="LEGISCTA000048626107%20"/>
     <hyperlink ref="F37" r:id="rId25"/>
     <hyperlink ref="F38" r:id="rId26"/>
     <hyperlink ref="F40" r:id="rId27"/>
     <hyperlink ref="F41" r:id="rId28"/>
     <hyperlink ref="F42" r:id="rId29"/>
     <hyperlink ref="F43" r:id="rId30"/>
     <hyperlink ref="F44" r:id="rId31"/>
     <hyperlink ref="F45" r:id="rId32"/>
     <hyperlink ref="F46" r:id="rId33"/>
     <hyperlink ref="F47" r:id="rId34"/>
     <hyperlink ref="F48" r:id="rId35"/>
     <hyperlink ref="F49" r:id="rId36"/>
     <hyperlink ref="F50" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId38"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1"/>
@@ -12430,483 +12429,502 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>650</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7"/>
       <c r="B12" s="10" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7"/>
       <c r="B13" s="10" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7"/>
       <c r="B15" s="10" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>650</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7"/>
       <c r="B16" s="10" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7"/>
       <c r="B19" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="D19" s="10" t="s">
         <v>758</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="E19" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F19" s="10" t="s">
         <v>759</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7"/>
       <c r="B20" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7"/>
       <c r="B24" s="10" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7"/>
       <c r="B25" s="10" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="E25" s="10" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7"/>
       <c r="B26" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="E26" s="10" t="s">
         <v>769</v>
       </c>
-      <c r="C26" s="10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F26" s="10" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7"/>
       <c r="B29" s="10" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>650</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>775</v>
+        <v>740</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7"/>
       <c r="B32" s="10" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D32" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7"/>
+      <c r="B33" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F33" s="10" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A30:F30"/>
-    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="A31:A33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F14" r:id="rId6"/>
     <hyperlink ref="F15" r:id="rId7"/>
     <hyperlink ref="F16" r:id="rId8"/>
     <hyperlink ref="F18" r:id="rId9"/>
     <hyperlink ref="F19" r:id="rId10"/>
     <hyperlink ref="F20" r:id="rId11"/>
     <hyperlink ref="F23" r:id="rId12"/>
     <hyperlink ref="F24" r:id="rId13"/>
     <hyperlink ref="F25" r:id="rId14"/>
     <hyperlink ref="F26" r:id="rId15"/>
     <hyperlink ref="F28" r:id="rId16"/>
     <hyperlink ref="F29" r:id="rId17"/>
     <hyperlink ref="F31" r:id="rId18"/>
     <hyperlink ref="F32" r:id="rId19"/>
+    <hyperlink ref="F33" r:id="rId20"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId20"/>
+  <drawing r:id="rId21"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -12969,231 +12987,231 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>783</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="10" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="D13" s="10" t="s">
         <v>784</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="E13" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>785</v>
-      </c>
-[...7 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7"/>
       <c r="B15" s="10" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>425</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>690</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F15" r:id="rId6"/>
     <hyperlink ref="F18" r:id="rId7"/>
     <hyperlink ref="F20" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -13282,243 +13300,243 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>803</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>799</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="D13" s="10" t="s">
         <v>800</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="E13" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>801</v>
-      </c>
-[...7 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7"/>
       <c r="B18" s="10" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7"/>
       <c r="B21" s="10" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:A21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F17" r:id="rId6"/>
     <hyperlink ref="F18" r:id="rId7"/>
     <hyperlink ref="F20" r:id="rId8"/>
@@ -13610,261 +13628,261 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="D11" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F11" s="10" t="s">
         <v>817</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7"/>
       <c r="B13" s="10" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7"/>
       <c r="B16" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7"/>
       <c r="B22" s="10" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A21:A22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F15" r:id="rId6"/>
     <hyperlink ref="F16" r:id="rId7"/>
     <hyperlink ref="F19" r:id="rId8"/>
@@ -13957,453 +13975,453 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C11" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="D11" s="10" t="s">
         <v>834</v>
       </c>
-      <c r="D11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7"/>
       <c r="B12" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F12" s="10" t="s">
         <v>835</v>
-      </c>
-[...10 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7"/>
       <c r="B16" s="10" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7"/>
       <c r="B17" s="10" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7"/>
       <c r="B18" s="10" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7"/>
       <c r="B19" s="10" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7"/>
       <c r="B20" s="10" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7"/>
       <c r="B24" s="10" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7"/>
       <c r="B25" s="10" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7"/>
       <c r="B26" s="10" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7"/>
       <c r="B29" s="10" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7"/>
       <c r="B30" s="10" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="D30" s="10" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7"/>
       <c r="B31" s="10" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7"/>
       <c r="B32" s="10" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:A20"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:A32"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F15" r:id="rId6"/>
     <hyperlink ref="F16" r:id="rId7"/>
     <hyperlink ref="F17" r:id="rId8"/>
@@ -14506,413 +14524,413 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E10" s="10"/>
       <c r="F10" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7"/>
       <c r="B12" s="10" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7"/>
       <c r="B15" s="10" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7"/>
       <c r="B18" s="10" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>553</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7"/>
       <c r="B19" s="10" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>518</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7"/>
       <c r="B20" s="10" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7"/>
       <c r="B21" s="10" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7"/>
       <c r="B22" s="10" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>533</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E22" s="10"/>
       <c r="F22" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7"/>
       <c r="B28" s="10" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>523</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E28" s="10"/>
       <c r="F28" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D30" s="10" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7"/>
       <c r="B31" s="10" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>518</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:A31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F14" r:id="rId6"/>
@@ -15015,211 +15033,211 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="D11" s="10" t="s">
         <v>903</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>725</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F17" r:id="rId6"/>
     <hyperlink ref="F19" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId8"/>
@@ -15307,133 +15325,133 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B14" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="D14" s="10" t="s">
         <v>914</v>
       </c>
-      <c r="C14" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F12" r:id="rId2"/>
     <hyperlink ref="F14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F19"/>
   <sheetViews>
@@ -15514,205 +15532,205 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C17" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="D17" s="10" t="s">
         <v>921</v>
       </c>
-      <c r="D17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C19" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="D19" s="10" t="s">
         <v>921</v>
       </c>
-      <c r="D19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F17" r:id="rId6"/>
     <hyperlink ref="F19" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId8"/>
@@ -16688,245 +16706,245 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>521</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7"/>
       <c r="B13" s="10" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7"/>
       <c r="B16" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B19" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="D19" s="10" t="s">
         <v>931</v>
-      </c>
-[...4 lines deleted...]
-        <v>927</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>523</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>666</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F15" r:id="rId6"/>
     <hyperlink ref="F16" r:id="rId7"/>
     <hyperlink ref="F19" r:id="rId8"/>
     <hyperlink ref="F21" r:id="rId9"/>
@@ -17017,242 +17035,242 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F13" r:id="rId4"/>
     <hyperlink ref="F14" r:id="rId5"/>
     <hyperlink ref="F17" r:id="rId6"/>
     <hyperlink ref="F19" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1"/>
@@ -17309,526 +17327,507 @@
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="9" t="s">
         <v>398</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7"/>
       <c r="B10" s="10" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7"/>
       <c r="B11" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>957</v>
+      </c>
+      <c r="D11" s="10" t="s">
         <v>952</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="E11" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F11" s="10" t="s">
         <v>953</v>
-      </c>
-[...7 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7"/>
       <c r="B12" s="10" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7"/>
       <c r="B17" s="10" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7"/>
       <c r="B18" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="D18" s="10" t="s">
         <v>966</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="E18" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="F18" s="10" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7"/>
       <c r="B19" s="10" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7"/>
       <c r="B20" s="10" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7"/>
       <c r="B21" s="10" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7"/>
       <c r="B22" s="10" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7"/>
       <c r="B23" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7"/>
       <c r="B27" s="10" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="9" t="s">
         <v>425</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7" t="s">
         <v>338</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>982</v>
+        <v>952</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>983</v>
+        <v>953</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7"/>
       <c r="B30" s="10" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D30" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7"/>
       <c r="B31" s="10" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7"/>
       <c r="B32" s="10" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7"/>
       <c r="B33" s="10" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D33" s="10" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>949</v>
-[...17 lines deleted...]
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:A23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A28:F28"/>
-    <mergeCell ref="A29:A34"/>
+    <mergeCell ref="A29:A33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1"/>
     <hyperlink ref="F10" r:id="rId2"/>
     <hyperlink ref="F11" r:id="rId3"/>
     <hyperlink ref="F12" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F14" r:id="rId6"/>
     <hyperlink ref="F16" r:id="rId7"/>
     <hyperlink ref="F17" r:id="rId8"/>
     <hyperlink ref="F18" r:id="rId9"/>
     <hyperlink ref="F19" r:id="rId10"/>
     <hyperlink ref="F20" r:id="rId11"/>
     <hyperlink ref="F21" r:id="rId12"/>
     <hyperlink ref="F22" r:id="rId13"/>
     <hyperlink ref="F23" r:id="rId14"/>
     <hyperlink ref="F26" r:id="rId15"/>
     <hyperlink ref="F27" r:id="rId16"/>
     <hyperlink ref="F29" r:id="rId17"/>
     <hyperlink ref="F30" r:id="rId18"/>
     <hyperlink ref="F31" r:id="rId19"/>
     <hyperlink ref="F32" r:id="rId20"/>
     <hyperlink ref="F33" r:id="rId21"/>
-    <hyperlink ref="F34" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId23"/>
+  <drawing r:id="rId22"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="80.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -19738,51 +19737,51 @@
       <c r="D11" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="9" t="s">
         <v>417</v>
       </c>
       <c r="B15" s="9"/>
@@ -21372,51 +21371,51 @@
       <c r="D11" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="9" t="s">
         <v>414</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7"/>
       <c r="B14" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:6">